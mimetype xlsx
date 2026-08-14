--- v0 (2026-06-25)
+++ v1 (2026-08-14)
@@ -233,775 +233,775 @@
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>条形码</t>
         </is>
       </c>
       <c r="D2" s="6" t="inlineStr">
         <is>
           <t>作者</t>
         </is>
       </c>
       <c r="E2" s="6" t="inlineStr">
         <is>
           <t>内容简介</t>
         </is>
       </c>
       <c r="F2" s="6" t="inlineStr">
         <is>
           <t>出版时间</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>先秦君子风范</t>
+          <t>汉代文士浮沉</t>
         </is>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3983-3</t>
+          <t>978-7-5143-5036-4</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3983-3.jpg</t>
+          <t>/barcode/978-7-5143-5036-4.jpg</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>赵敏俐, 著</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
-          <t>《先秦君子风范》从《尚书》《诗经》《左传》《国语》等中国最早的典籍中取材，勾稽出那些先贤哲人的言行事迹，对他们的文化人格进行一番历史的追怀，供我们今天的人学习借鉴。全书用一个个先秦君子高洁品格的故事，贵族时代的人格理想、世俗生活中的风度举止、立身行事中的道德追求、处世交友中的人格展示、政治舞台上的表现、戎马生涯中的武士精神等六个方面显示了先秦君子的文化人格，为我们今天弘扬中华传统优秀文化，建立社会主义核心价值观提供了很好的大众读物。</t>
+          <t>本书历数从西汉至东汉，各色文人在不同历史时期的人生命运，萧何、贾谊、晁错、董仲舒、司马相如、司马迁、扬雄、班固……他们或角逐于秦汉相交之际，或挣扎在汉初不尚文采的岁月，或得志于汉兴时“独尊儒术”的政治需要，或流连于赋史文章之中。在他们的人生际遇和思想变化背后，是汉代政治思想变化带给文人的命运浮沉。本书从《史记》《汉书》等典籍中取材，勾稽出汉代文人形形色色的言行事迹，对他们的文化人格进行一番历史的追怀，供我们今天的人学习借鉴。</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>2016-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>刘秀大传</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5284-9</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5284-9.jpg</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>夜起听花落, 著</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>本书是光武皇帝刘秀的传记，描述了刘秀建立东汉的故事。刘秀从一个皇室贵胄没落到自幼种田为生，自南阳随兄长刘縯起兵。平定王朗百万大军，收铜马、灭尤来、诛檀乡、败赤眉，讨灭血脉纯正声名显赫的梁王后裔，扫荡割据中原的张步、董宪、秦丰，耗尽心力西击陇原、南破巴蜀、北伐匈奴，终于得使天下复归一统，百姓重得安居乐业。</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>2016-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>汉代文士浮沉</t>
+          <t>先秦君子风范</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5036-4</t>
+          <t>978-7-5143-3983-3</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5036-4.jpg</t>
+          <t>/barcode/978-7-5143-3983-3.jpg</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>赵敏俐, 著</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>本书历数从西汉至东汉，各色文人在不同历史时期的人生命运，萧何、贾谊、晁错、董仲舒、司马相如、司马迁、扬雄、班固……他们或角逐于秦汉相交之际，或挣扎在汉初不尚文采的岁月，或得志于汉兴时“独尊儒术”的政治需要，或流连于赋史文章之中。在他们的人生际遇和思想变化背后，是汉代政治思想变化带给文人的命运浮沉。本书从《史记》《汉书》等典籍中取材，勾稽出汉代文人形形色色的言行事迹，对他们的文化人格进行一番历史的追怀，供我们今天的人学习借鉴。</t>
+          <t>《先秦君子风范》从《尚书》《诗经》《左传》《国语》等中国最早的典籍中取材，勾稽出那些先贤哲人的言行事迹，对他们的文化人格进行一番历史的追怀，供我们今天的人学习借鉴。全书用一个个先秦君子高洁品格的故事，贵族时代的人格理想、世俗生活中的风度举止、立身行事中的道德追求、处世交友中的人格展示、政治舞台上的表现、戎马生涯中的武士精神等六个方面显示了先秦君子的文化人格，为我们今天弘扬中华传统优秀文化，建立社会主义核心价值观提供了很好的大众读物。</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>2016-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>侏罗纪的恐龙</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5045-6</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5045-6.jpg</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>杨树, 著</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。黑暗影帝利用龙之魂微分子改造了时空，产生了能够跨越平行宇宙的能力。龙之魂微分子升级成为了宇宙通行石，黑暗影帝到达了另一个平行时空的侏罗纪，并与那里的黑暗影帝联手，企图称霸侏罗纪。在平行宇宙中的铠甲勇士们不敌两个黑暗影帝，所以那里的剑龙来寻求铠甲勇士们的帮助……正义与邪恶之间的战斗又将打响。</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>国民党人物春秋</t>
+          <t>白垩纪恐龙大战</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5307-5</t>
+          <t>978-7-5143-5046-3</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5307-5.jpg</t>
+          <t>/barcode/978-7-5143-5046-3.jpg</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>《环球人物》杂志社, 编</t>
+          <t>杨树, 著</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>本书是由《环球人物》杂志内容选辑而成，共收23篇文章。主要描述20世纪中国国民党一些政治人物的人生片段，探求发生在这一历史时期的一些重要事件的来龙去脉，如姐妹保镖两救孙中山、宋教仁遇刺背后的隐情、宋子文曾想取代蒋介石等。</t>
+          <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。铠甲勇士们在参观人工智能展的时候，展馆内突然变身的智能恐龙——钢铁巨兽龙向他们发动了突然袭击。对手过于强悍，黑犀侠和地虎侠的铠甲被打坏，铠甲勇士们边战边退，眼看就要被钢铁巨兽龙吞噬。关键时刻，凭空出现了战斗力超强的白垩纪恐龙军团，帮助铠甲勇士将钢铁巨兽龙击退。钢铁巨兽龙从何而来？白垩纪恐龙军团又是从何而来？这里面有着怎样的阴谋，怎样的秘密？看铠甲勇士们如何找出答案，进入白垩纪化解恐龙大战的危机。</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>白垩纪恐龙大战</t>
+          <t>国民党人物春秋</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5046-3</t>
+          <t>978-7-5143-5307-5</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5046-3.jpg</t>
+          <t>/barcode/978-7-5143-5307-5.jpg</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>杨树, 著</t>
+          <t>《环球人物》杂志社, 编</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。铠甲勇士们在参观人工智能展的时候，展馆内突然变身的智能恐龙——钢铁巨兽龙向他们发动了突然袭击。对手过于强悍，黑犀侠和地虎侠的铠甲被打坏，铠甲勇士们边战边退，眼看就要被钢铁巨兽龙吞噬。关键时刻，凭空出现了战斗力超强的白垩纪恐龙军团，帮助铠甲勇士将钢铁巨兽龙击退。钢铁巨兽龙从何而来？白垩纪恐龙军团又是从何而来？这里面有着怎样的阴谋，怎样的秘密？看铠甲勇士们如何找出答案，进入白垩纪化解恐龙大战的危机。</t>
+          <t>本书是由《环球人物》杂志内容选辑而成，共收23篇文章。主要描述20世纪中国国民党一些政治人物的人生片段，探求发生在这一历史时期的一些重要事件的来龙去脉，如姐妹保镖两救孙中山、宋教仁遇刺背后的隐情、宋子文曾想取代蒋介石等。</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>蒋介石父子1949危机档案</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5261-0</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5261-0.jpg</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>王丰, 著</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>本书是关于蒋介石、蒋经国父子的传记。以蒋氏父子家书、国民党高层往来函电等鲜为人知的史料和纪实笔法，再现1945～1949年的那段历史。主要内容有：蒋介石从苏联接回蒋经国，安排儿子当接班人的心思剖析；蒋经国从苏联回到赣南，再到台湾的经验转折，初涉政坛频频受挫；”金圆券政策”拖垮国民党；蒋经国”上海打老虎”引发家族风暴；蒋介石父子败退台湾，将国家黄金储备、故宫和博物馆文物运到台湾。</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>孙温绘《全本红楼梦》</t>
+          <t>民国清流3：大师们的中兴时代</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4138-6</t>
+          <t>978-7-5143-5031-9</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4138-6.jpg</t>
+          <t>/barcode/978-7-5143-5031-9.jpg</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (清) 孙温, 绘</t>
+          <t>汪兆骞, 著</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>孙温所绘的《全本红楼梦》是大幅绢本工笔彩绘画册，共计230幅图。画册以《石头记》大观园全景为开篇，大观园诸多景致悉数入画。从第二幅画开始，依次描绘出《全本红楼梦》的主要故事情节，画面始终围绕原著的故事情节而推进。我们将孙温所绘的工笔图画与《全本红楼梦》的文字节选相结合，力图做到画面对文字的准确诠释，让读者拥有一种全新的阅读体验。</t>
+          <t>本书沿袭“民国清流”系列图书风格，承接时间顺序（1917年至1930年），呈现出1931年至1936年文化“中兴”景观。描述了胡适、周作人、老舍、废名、章太炎、刘师培、刘半农、俞平伯、沈从文、冰心、金岳霖等民国文人的交往、逸闻、学术、趣味，刻画了他们的人格魅力和文化品格。</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>2016-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>中国女性文化（第二十辑）</t>
+          <t>孙温绘《全本红楼梦》</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5180-4</t>
+          <t>978-7-5143-4138-6</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5180-4.jpg</t>
+          <t>/barcode/978-7-5143-4138-6.jpg</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>王红旗, 主编</t>
+          <t xml:space="preserve"> (清) 孙温, 绘</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>这是一本论文集。由对话、性别、赏典、学林、特集、会讯六个版块组成，从理论与实践的角度，对中国女性文化进行深入的研究与解析。《中国女性文化》系列图书试图以男女平等对话的两性关怀为要旨，以女性生命体验与文化经验为切入点，改变男权文化单极与偏斜的延展历史，为生命探索一种更理想的境界，为人类寻找一种形而上的人性完善图景，创造出一个两性互补共生的文化理想国，为与男性共同托起未来人类新文明的太阳，尽一份绵薄之力。本书为第20辑。</t>
+          <t>孙温所绘的《全本红楼梦》是大幅绢本工笔彩绘画册，共计230幅图。画册以《石头记》大观园全景为开篇，大观园诸多景致悉数入画。从第二幅画开始，依次描绘出《全本红楼梦》的主要故事情节，画面始终围绕原著的故事情节而推进。我们将孙温所绘的工笔图画与《全本红楼梦》的文字节选相结合，力图做到画面对文字的准确诠释，让读者拥有一种全新的阅读体验。</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2016-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>民国清流3：大师们的中兴时代</t>
+          <t>中国女性文化（第二十辑）</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5031-9</t>
+          <t>978-7-5143-5180-4</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5031-9.jpg</t>
+          <t>/barcode/978-7-5143-5180-4.jpg</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>汪兆骞, 著</t>
+          <t>王红旗, 主编</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>本书沿袭“民国清流”系列图书风格，承接时间顺序（1917年至1930年），呈现出1931年至1936年文化“中兴”景观。描述了胡适、周作人、老舍、废名、章太炎、刘师培、刘半农、俞平伯、沈从文、冰心、金岳霖等民国文人的交往、逸闻、学术、趣味，刻画了他们的人格魅力和文化品格。</t>
+          <t>这是一本论文集。由对话、性别、赏典、学林、特集、会讯六个版块组成，从理论与实践的角度，对中国女性文化进行深入的研究与解析。《中国女性文化》系列图书试图以男女平等对话的两性关怀为要旨，以女性生命体验与文化经验为切入点，改变男权文化单极与偏斜的延展历史，为生命探索一种更理想的境界，为人类寻找一种形而上的人性完善图景，创造出一个两性互补共生的文化理想国，为与男性共同托起未来人类新文明的太阳，尽一份绵薄之力。本书为第20辑。</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2016-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>我的世界都是你</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5097-5</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5097-5.jpg</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>幾米, 著</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>本书是知名漫画家幾米创作的最新绘本。女孩心爱的小黑狗不在了，她很想它，于是写了很多信随风飞去，祈祷它可以收到。女孩的家是一间歇业的旅馆，她常会到不同的房间里游荡，这些房间充满她与小黑狗一起玩耍的回忆。但这次，她却遇到了许多不一样的奇怪人物，他们说以前住过这家旅馆，因为收到了思念的信，就来到这里了。不同旅人的各式经历和他们难以释怀的过往记忆，给了女孩新的机会去重新看待自己的失落。</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2016-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>爱，能创造奇迹</t>
+          <t>好听易弹1</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4018-1</t>
+          <t>978-7-5143-4651-0</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4018-1.jpg</t>
+          <t>/barcode/978-7-5143-4651-0.jpg</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (美) 马登, 著</t>
+          <t>白吉兵, 编配</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>这是一本引进版通俗励志读物，讲爱心与博爱精神的。所有对心灵和谐具有破坏性的习惯，只会消耗你的精力，毁坏你的性情，让所有接触你的人和事与你对立。而采用爱的方式则与之截然相反。爱驱逐了人性中的缺陷和劣质，就像百叶窗开启的瞬间，阳光把黑暗逐出房间一样。</t>
+          <t>本书作者继《最易演奏--指弹吉他158大合集》后再度出击，重新积累了一批指弹吉他金曲共计200首，分两册出版。包括流行金曲、经典老歌、影视金曲、军营歌曲、民歌民谣等部分，选取大众耳熟能详的曲目，进行精心的编配，难度适中，适合初学和有一定基础的人群，为广大吉他爱好者提供了曲谱依据。</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2016-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>好听易弹1</t>
+          <t>野性难驯</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4651-0</t>
+          <t>978-7-5143-3277-3</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4651-0.jpg</t>
+          <t>/barcode/978-7-5143-3277-3.jpg</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>白吉兵, 编配</t>
+          <t xml:space="preserve"> (芬) 路易安侬, 著</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>本书作者继《最易演奏--指弹吉他158大合集》后再度出击，重新积累了一批指弹吉他金曲共计200首，分两册出版。包括流行金曲、经典老歌、影视金曲、军营歌曲、民歌民谣等部分，选取大众耳熟能详的曲目，进行精心的编配，难度适中，适合初学和有一定基础的人群，为广大吉他爱好者提供了曲谱依据。</t>
+          <t>这是一本芬兰引进的悬疑小说，人类女孩与狼人的爱情故事。一心想成为画家的17岁芬兰赫尔辛基女孩，莱依莎，当她的妈妈死于意外车祸，她的生活像是天塌了下来。她离开了她热爱的家搬到了她从没见过面的舅舅那里。她住到了一个非常偏僻的狼山镇上，在那里她遇见了学校里最受欢迎的男孩，米卡尔，故事由此开始……</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2016-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>危机四伏</t>
+          <t>好听易弹2</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3278-0</t>
+          <t>978-7-5143-4652-7</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3278-0.jpg</t>
+          <t>/barcode/978-7-5143-4652-7.jpg</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (芬) 路易安侬, 著</t>
+          <t>白吉兵, 编配</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t>这是一本芬兰引进的悬疑小说，人类女孩与狼人的爱情故事。这场发生在北欧芬兰的超自然浪漫爱情故事延伸到了领国。莱依莎在不知她的人生接下来会发生什么样的转折的情况下从大都市搬到了极为偏僻的狼山镇。她现在企图想要把曾经住在那里的所有记忆从脑海中抹掉，但是她无法抹去一直思念的米卡尔……</t>
+          <t>本书作者继《最易演奏--指弹吉他158大合集》后再度出击，重新积累了一批指弹吉他金曲共计200首，分两册出版。包括流行金曲、经典老歌、影视金曲、军营歌曲、民歌民谣等部分，选取大众耳熟能详的曲目，进行精心的编配，难度适中，适合初学和有一定基础的人群，为广大吉他爱好者提供了曲谱依据。</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2016-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>野性难驯</t>
+          <t>危机四伏</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3277-3</t>
+          <t>978-7-5143-3278-0</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3277-3.jpg</t>
+          <t>/barcode/978-7-5143-3278-0.jpg</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"> (芬) 路易安侬, 著</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>这是一本芬兰引进的悬疑小说，人类女孩与狼人的爱情故事。一心想成为画家的17岁芬兰赫尔辛基女孩，莱依莎，当她的妈妈死于意外车祸，她的生活像是天塌了下来。她离开了她热爱的家搬到了她从没见过面的舅舅那里。她住到了一个非常偏僻的狼山镇上，在那里她遇见了学校里最受欢迎的男孩，米卡尔，故事由此开始……</t>
+          <t>这是一本芬兰引进的悬疑小说，人类女孩与狼人的爱情故事。这场发生在北欧芬兰的超自然浪漫爱情故事延伸到了领国。莱依莎在不知她的人生接下来会发生什么样的转折的情况下从大都市搬到了极为偏僻的狼山镇。她现在企图想要把曾经住在那里的所有记忆从脑海中抹掉，但是她无法抹去一直思念的米卡尔……</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2016-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>好听易弹2</t>
+          <t>爱，能创造奇迹</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4652-7</t>
+          <t>978-7-5143-4018-1</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4652-7.jpg</t>
+          <t>/barcode/978-7-5143-4018-1.jpg</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>白吉兵, 编配</t>
+          <t xml:space="preserve"> (美) 马登, 著</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>本书作者继《最易演奏--指弹吉他158大合集》后再度出击，重新积累了一批指弹吉他金曲共计200首，分两册出版。包括流行金曲、经典老歌、影视金曲、军营歌曲、民歌民谣等部分，选取大众耳熟能详的曲目，进行精心的编配，难度适中，适合初学和有一定基础的人群，为广大吉他爱好者提供了曲谱依据。</t>
+          <t>这是一本引进版通俗励志读物，讲爱心与博爱精神的。所有对心灵和谐具有破坏性的习惯，只会消耗你的精力，毁坏你的性情，让所有接触你的人和事与你对立。而采用爱的方式则与之截然相反。爱驱逐了人性中的缺陷和劣质，就像百叶窗开启的瞬间，阳光把黑暗逐出房间一样。</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2016-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>失落的玛雅文明</t>
+          <t>民国暖色：合肥四姐妹</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3865-2</t>
+          <t>978-7-5143-4280-2</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3865-2.jpg</t>
+          <t>/barcode/978-7-5143-4280-2.jpg</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>黄强, 著</t>
+          <t>李礼安, 著</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>这是一部以动漫角色为主人公，创作的儿童文学作品。加鲁博士孤身前往阿根廷的布宜诺斯艾利斯参加一场全球性质的学术讨论会，但却迟迟未归。一天，警方特调科的唐妍带来了国际刑警的消息，加鲁博士神秘失踪，而且可能与异能兽有关。铠甲勇士北淼、东杉、坤中远赴南美洲，踏上了追寻博士下落的征程。在国际刑警组织探员蒂娜的协助下，铠甲勇士们发现加鲁博士的失踪与玛雅圣物水晶头骨有关，同时获悉黑暗影帝等人也在追寻博士的下落。在神秘的荒漠迷雾中，铠甲勇士们与黑暗影帝斗智斗勇，救回了加鲁博士，破解了水晶头骨和玛雅文明之谜。</t>
+          <t>这是一本美文传记，以优美抒情的笔调，描写了近代史上有名的合肥四姐妹：张元和、张允和、张兆和以及张充和的一生。作者从她们的童年出发，探寻了“最后的闺秀”气质的养成源头，充分肯定了四姐妹之父张武陵先进的教育理念，至今读来仍大有启发。另外记叙了四姐妹分别与顾传玠、周有光、沈从文、傅汉斯的婚恋故事。</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>父与子全集</t>
+          <t>失落的玛雅文明</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4804-0</t>
+          <t>978-7-5143-3865-2</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4804-0.jpg</t>
+          <t>/barcode/978-7-5143-3865-2.jpg</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (德) 卜劳恩, 著</t>
+          <t>黄强, 著</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>长篇连环漫画《父与子》是永恒的经典漫画，得到了世界各国人民的喜爱。卜劳恩在当年艰苦卓绝的环境下能在三年里完成近200套杰作，他的精神支撑主要来自于对独生子克里斯蒂安和父亲保罗深深的爱。正是这种爱，使他获得了空前的成功。我社将《父与子》漫画重新分类组合，为每一幅漫画添加中文注解，为读者阅读这部漫画扫清了障碍。</t>
+          <t>这是一部以动漫角色为主人公，创作的儿童文学作品。加鲁博士孤身前往阿根廷的布宜诺斯艾利斯参加一场全球性质的学术讨论会，但却迟迟未归。一天，警方特调科的唐妍带来了国际刑警的消息，加鲁博士神秘失踪，而且可能与异能兽有关。铠甲勇士北淼、东杉、坤中远赴南美洲，踏上了追寻博士下落的征程。在国际刑警组织探员蒂娜的协助下，铠甲勇士们发现加鲁博士的失踪与玛雅圣物水晶头骨有关，同时获悉黑暗影帝等人也在追寻博士的下落。在神秘的荒漠迷雾中，铠甲勇士们与黑暗影帝斗智斗勇，救回了加鲁博士，破解了水晶头骨和玛雅文明之谜。</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>小布头和他的新朋友</t>
+          <t>父与子全集</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4656-5</t>
+          <t>978-7-5143-4804-0</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4656-5.jpg</t>
+          <t>/barcode/978-7-5143-4804-0.jpg</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>孙幼军, 著</t>
+          <t xml:space="preserve"> (德) 卜劳恩, 著</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
-          <t>小布头是个小布娃娃。河里遇险后几经波折认识了黑猫巫师和小男孩朵朵。小布头一直陪伴着朵朵走过烦恼的成长历程。妈妈在朵朵咿呀学语时飞去了美国；臭美的红脸蛋儿阿姨总是打朵朵，他俩联合起来整治了红脸蛋儿一番，可神气了！可后来被送到奶奶家，又多了几个和朵朵抢玩具的家伙，小布头也只能靠黑猫巫师传授的隐身术逃回朵朵身边。最糟糕的是朵朵被独自送去了美国，小布头怎么才能去美国找到朵朵呢？小布头和朵朵为松鼠叽哩藏的食物会被发现吗？还有黑猫巫师又是如何成功偷渡到美国，回到他们身边的呢。</t>
+          <t>长篇连环漫画《父与子》是永恒的经典漫画，得到了世界各国人民的喜爱。卜劳恩在当年艰苦卓绝的环境下能在三年里完成近200套杰作，他的精神支撑主要来自于对独生子克里斯蒂安和父亲保罗深深的爱。正是这种爱，使他获得了空前的成功。我社将《父与子》漫画重新分类组合，为每一幅漫画添加中文注解，为读者阅读这部漫画扫清了障碍。</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>人人都能活到100岁</t>
+          <t>小布头和他的新朋友</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4019-8</t>
+          <t>978-7-5143-4656-5</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4019-8.jpg</t>
+          <t>/barcode/978-7-5143-4656-5.jpg</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (美) 赛格诺, 著</t>
+          <t>孙幼军, 著</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>这是一本引进的经典励志书，主旨是劝谕人们一定要坚信自己能活到100岁。作者简要介绍了包括自然疗法、呼吸之道、锻炼方法、饮食之道、心理调解在内的保健养生之道，告诫人们只要坚定信心、坚持好习惯，人人都可以健康长寿。这些方法至今看来也不过时，仍然具有指导意义。</t>
+          <t>小布头是个小布娃娃。河里遇险后几经波折认识了黑猫巫师和小男孩朵朵。小布头一直陪伴着朵朵走过烦恼的成长历程。妈妈在朵朵咿呀学语时飞去了美国；臭美的红脸蛋儿阿姨总是打朵朵，他俩联合起来整治了红脸蛋儿一番，可神气了！可后来被送到奶奶家，又多了几个和朵朵抢玩具的家伙，小布头也只能靠黑猫巫师传授的隐身术逃回朵朵身边。最糟糕的是朵朵被独自送去了美国，小布头怎么才能去美国找到朵朵呢？小布头和朵朵为松鼠叽哩藏的食物会被发现吗？还有黑猫巫师又是如何成功偷渡到美国，回到他们身边的呢。</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>民国暖色：合肥四姐妹</t>
+          <t>人人都能活到100岁</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4280-2</t>
+          <t>978-7-5143-4019-8</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4280-2.jpg</t>
+          <t>/barcode/978-7-5143-4019-8.jpg</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>李礼安, 著</t>
+          <t xml:space="preserve"> (美) 赛格诺, 著</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>这是一本美文传记，以优美抒情的笔调，描写了近代史上有名的合肥四姐妹：张元和、张允和、张兆和以及张充和的一生。作者从她们的童年出发，探寻了“最后的闺秀”气质的养成源头，充分肯定了四姐妹之父张武陵先进的教育理念，至今读来仍大有启发。另外记叙了四姐妹分别与顾传玠、周有光、沈从文、傅汉斯的婚恋故事。</t>
+          <t>这是一本引进的经典励志书，主旨是劝谕人们一定要坚信自己能活到100岁。作者简要介绍了包括自然疗法、呼吸之道、锻炼方法、饮食之道、心理调解在内的保健养生之道，告诫人们只要坚定信心、坚持好习惯，人人都可以健康长寿。这些方法至今看来也不过时，仍然具有指导意义。</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>探秘地心世界</t>
+          <t>铠甲勇士之神秘事件簿</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3864-5</t>
+          <t>978-7-5143-4805-7</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3864-5.jpg</t>
+          <t>/barcode/978-7-5143-4805-7.jpg</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>静寂星海, 著</t>
+          <t>静寂星海, 黄强, 著</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>这是一部以动漫角色为主人公，创作的儿童文学作品。D市多家银行遭到了盗窃，损失巨大，而且盗贼的作案手法一模一样，都是通过挖掘地道进入银行金库，然后盗取大量现金。由于损失巨大，警方暂时封锁了消息，而且根据警方监控发现了一些无法理解的怪现象，于是只好寻找铠甲勇士们帮忙。通过调查，大家最终发现“盗匪”是消失了上万年的地下世界史前种族“侏儒族”所为，而且更糟糕的是“盗匪”正在与黑暗影帝合作。通过对这些地下世界种族的追踪，铠甲勇士们发现了地心世界的秘密，并最终说服了侏儒族解除与黑暗影帝的合作，并共同破除了黑暗影帝的邪恶阴谋。</t>
+          <t>这是一部由知名动画形象演绎的儿童文学作品。本作品将孩子们熟悉的本土动漫英雄“铠甲勇士”同“世界未解之谜”相结合。在对“百慕大三角”“亚特兰蒂斯”“尼斯湖水怪”“玛雅文明”“巨人”“地心世界”等神秘事物充分分析后，本书以科学的态度尝试破解这一个个世界未解之谜，以此激发孩子们探索未知的勇气和力量，从小树立果敢、坚韧、进取、求真的科学精神。</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>铠甲勇士之神秘事件簿</t>
+          <t>探秘地心世界</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4805-7</t>
+          <t>978-7-5143-3864-5</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4805-7.jpg</t>
+          <t>/barcode/978-7-5143-3864-5.jpg</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>静寂星海, 黄强, 著</t>
+          <t>静寂星海, 著</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>这是一部由知名动画形象演绎的儿童文学作品。本作品将孩子们熟悉的本土动漫英雄“铠甲勇士”同“世界未解之谜”相结合。在对“百慕大三角”“亚特兰蒂斯”“尼斯湖水怪”“玛雅文明”“巨人”“地心世界”等神秘事物充分分析后，本书以科学的态度尝试破解这一个个世界未解之谜，以此激发孩子们探索未知的勇气和力量，从小树立果敢、坚韧、进取、求真的科学精神。</t>
+          <t>这是一部以动漫角色为主人公，创作的儿童文学作品。D市多家银行遭到了盗窃，损失巨大，而且盗贼的作案手法一模一样，都是通过挖掘地道进入银行金库，然后盗取大量现金。由于损失巨大，警方暂时封锁了消息，而且根据警方监控发现了一些无法理解的怪现象，于是只好寻找铠甲勇士们帮忙。通过调查，大家最终发现“盗匪”是消失了上万年的地下世界史前种族“侏儒族”所为，而且更糟糕的是“盗匪”正在与黑暗影帝合作。通过对这些地下世界种族的追踪，铠甲勇士们发现了地心世界的秘密，并最终说服了侏儒族解除与黑暗影帝的合作，并共同破除了黑暗影帝的邪恶阴谋。</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2016-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>北京遇上西雅图之不二情书</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-3272-8</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-3272-8.jpg</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
@@ -1033,231 +1033,231 @@
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-4086-0.jpg</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>王臣, 著</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>这是一本美文传记，以明快轻松的笔调记述了台湾女作家三毛的一生。这部传记如实地撰写了三毛的一生，她从小就是一个特立独行、非常要强的奇女子，小时候的调皮捣蛋，初中时的数学零蛋被老师以墨涂面，在国外的认认真真读书，几次轰轰烈烈的恋爱，以及爱人荷西的意外死亡使她疯疯癫癫，导致最后平平静静的自杀，一切都在情理之中，又在人们意料之外。是一本非常温馨浪漫感人的作品。</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>2016-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>小铃铛历险记</t>
+          <t>捡个西瓜当房子</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4654-1</t>
+          <t>978-7-5143-4658-9</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4654-1.jpg</t>
+          <t>/barcode/978-7-5143-4658-9.jpg</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>孙幼军, 著</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
-          <t>本书是一部儿童短篇童话。渔具店里有一个小铃铛，跟别的铃铛在一起，他显得特别小，小铃铛有些难过。大鱼钩鼓励他说，要对自己有信心。于是，小铃铛离开渔具店，开始了他的历险。</t>
+          <t>本书是一部儿童短篇童话。住在树林里的小刺猬没有自己的房子，他见到一个大大的绿西瓜，他吃空了西瓜，把它当成了自己的家。松鼠夫妇、鼹鼠先生都来要房租，每人整整21颗西瓜子！这时候，狡猾的狐狸先生也来了，他又是干吗来的呢？</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>2016-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>爱的成人式</t>
+          <t>先生们：他们传承了中华文明的气脉</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4281-9</t>
+          <t>978-7-5143-4590-2</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4281-9.jpg</t>
+          <t>/barcode/978-7-5143-4590-2.jpg</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> (日) 乾胡桃, 著</t>
+          <t>《环球人物》杂志社, 编</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>这是一本日本引进的推理小说，“纯爱+推理”。作者以舒缓的文笔，极为细致地描写了恋爱中的情侣，从认识到情感融合的种种心理变化，让读者以为是一个唯美的纯爱故事。然而在全书的最后两行，作者以“诡计性叙述”，挑战了读者的认知，完成了情节上的巨大翻转。成长是疼痛的。作品的思想深度，也由此展现出来。本书在国外获得多个推理奖项，并被拍成电影。</t>
+          <t>本书记述了40多位人文巨匠和科技巨匠的生平事迹和事业成就，当代华人中最优秀的文学家、艺术家、科学家汇集一书，尽现他们为国、为民、为人、为文、为学、为事业的耀眼光彩。收录的人物有：季羡林、任继愈、汪曾祺、汤一介、周有光、杨绛、马识途、金庸、叶嘉莹、任溶溶、夏志清、李可染、吴冠中等。</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>2016-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>先生们：他们传承了中华文明的气脉</t>
+          <t>小铃铛历险记</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4590-2</t>
+          <t>978-7-5143-4654-1</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4590-2.jpg</t>
+          <t>/barcode/978-7-5143-4654-1.jpg</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>《环球人物》杂志社, 编</t>
+          <t>孙幼军, 著</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
-          <t>本书记述了40多位人文巨匠和科技巨匠的生平事迹和事业成就，当代华人中最优秀的文学家、艺术家、科学家汇集一书，尽现他们为国、为民、为人、为文、为学、为事业的耀眼光彩。收录的人物有：季羡林、任继愈、汪曾祺、汤一介、周有光、杨绛、马识途、金庸、叶嘉莹、任溶溶、夏志清、李可染、吴冠中等。</t>
+          <t>本书是一部儿童短篇童话。渔具店里有一个小铃铛，跟别的铃铛在一起，他显得特别小，小铃铛有些难过。大鱼钩鼓励他说，要对自己有信心。于是，小铃铛离开渔具店，开始了他的历险。</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>2016-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>苦难祈祷</t>
+          <t>爱的成人式</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4137-9</t>
+          <t>978-7-5143-4281-9</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4137-9.jpg</t>
+          <t>/barcode/978-7-5143-4281-9.jpg</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>程海, 著</t>
+          <t xml:space="preserve"> (日) 乾胡桃, 著</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
-          <t>这是一部中国当代长篇小说，蕴藏作者对家乡、故土以及这片土地上的人的眷恋与热爱，同时又展现了一个知识分子对于真善美的追求。本书描述了主人公景卑卑成长过程中经历的常人难以想象的贫穷和苦难，抒写了景卑卑与母亲、二伯母的亲情，与少年伙伴的友情，以及与纯洁少女杨菲菲的苦恋、与少妇吴菁菁的畸恋。主人公历尽生活苦难、人格苦难和爱情苦难，透示出作者对人性的深刻思考彻悟。</t>
+          <t>这是一本日本引进的推理小说，“纯爱+推理”。作者以舒缓的文笔，极为细致地描写了恋爱中的情侣，从认识到情感融合的种种心理变化，让读者以为是一个唯美的纯爱故事。然而在全书的最后两行，作者以“诡计性叙述”，挑战了读者的认知，完成了情节上的巨大翻转。成长是疼痛的。作品的思想深度，也由此展现出来。本书在国外获得多个推理奖项，并被拍成电影。</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>2016-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>老大的英帝国</t>
+          <t>苦难祈祷</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4246-8</t>
+          <t>978-7-5143-4137-9</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4246-8.jpg</t>
+          <t>/barcode/978-7-5143-4137-9.jpg</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>杨白劳, 著</t>
+          <t>程海, 著</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>这是一部精彩的英国通俗史。本书从古罗马时代开始，纵向系统地讲述了英国一千多年的历史。英格兰面积不能25万平方公里，人口不过6000万，却有着丰富的人文历史回忆，叱咤风云，搅动地球近200年。曾经的帝国是如此炫目辉煌，但盛极而衰也是不变的真理，大英帝国国运也是如此。</t>
+          <t>这是一部中国当代长篇小说，蕴藏作者对家乡、故土以及这片土地上的人的眷恋与热爱，同时又展现了一个知识分子对于真善美的追求。本书描述了主人公景卑卑成长过程中经历的常人难以想象的贫穷和苦难，抒写了景卑卑与母亲、二伯母的亲情，与少年伙伴的友情，以及与纯洁少女杨菲菲的苦恋、与少妇吴菁菁的畸恋。主人公历尽生活苦难、人格苦难和爱情苦难，透示出作者对人性的深刻思考彻悟。</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>2016-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>捡个西瓜当房子</t>
+          <t>老大的英帝国</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4658-9</t>
+          <t>978-7-5143-4246-8</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4658-9.jpg</t>
+          <t>/barcode/978-7-5143-4246-8.jpg</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>孙幼军, 著</t>
+          <t>杨白劳, 著</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>本书是一部儿童短篇童话。住在树林里的小刺猬没有自己的房子，他见到一个大大的绿西瓜，他吃空了西瓜，把它当成了自己的家。松鼠夫妇、鼹鼠先生都来要房租，每人整整21颗西瓜子！这时候，狡猾的狐狸先生也来了，他又是干吗来的呢？</t>
+          <t>这是一部精彩的英国通俗史。本书从古罗马时代开始，纵向系统地讲述了英国一千多年的历史。英格兰面积不能25万平方公里，人口不过6000万，却有着丰富的人文历史回忆，叱咤风云，搅动地球近200年。曾经的帝国是如此炫目辉煌，但盛极而衰也是不变的真理，大英帝国国运也是如此。</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>2016-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>幻霙</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-4278-9</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-4278-9.jpg</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
@@ -1289,555 +1289,555 @@
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-4305-2.jpg</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>王志伟, 编著</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>本书选取了作者精心改编的二胡曲30首，并配以扬琴伴奏谱，选曲和编配上皆以通俗实用为特色，供广大业余爱好者业余演奏之用。作者从20世纪80年代开始，就参与了二胡普及教学活动，逐渐积累了一批通俗易懂、易于演奏的二胡曲。这些作品大多脱胎于中外民歌、名曲，具有群众喜爱而熟悉的旋律，以及贴近群众生活情感的音乐内涵，在教学和演奏实践中深受二胡爱好者和演奏者的喜爱。将这本书的功能定位于实用，首先是考虑到这套书应具有易于操作的特点，特别是要选择适宜广大二胡爱好者的、通过自己的努力能达到演奏要求的乐曲。因此，在选材和编创中，着重注意了读者这方面的需求，选择群众喜爱的、旋律又特别适宜二胡演奏的曲目，并划定了弓法、指法，供读者参考。为了更能凸显出本书实用的特征，为每首乐曲编配了扬琴伴奏谱，这样一来，不仅丰富了二胡的表现力，还可以做舞台演出的节目，既是一套实用演奏曲谱，又是一本二胡学习的辅助教材。</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>2016-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>怪老头儿和魔法房子</t>
+          <t>怪老头儿和门神</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4113-3</t>
+          <t>978-7-5143-4112-6</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4113-3.jpg</t>
+          <t>/barcode/978-7-5143-4112-6.jpg</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>孙幼军, 著</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
-          <t>我是赵新新，怪老头儿是我最要好的朋友。怪老头儿生病了，不吃药不打针，25个炸糕便可让他恢复健康；我用他的传家宝飞天木制作的滑翔机，一下子就破了世界纪录；我带蔡老师去怪老头儿家里做客，怪老头儿会如何招待我们呢？在这座用一摞纸抖出的魔法房子里又会有哪些奇遇呢。</t>
+          <t>怪老头儿说怪真怪，大红剪纸上的门神——神荼、郁垒都认识他。大年三十儿和他一起喝酒热闹。黑脸的神荼和绿脸的郁垒以前住在桃树国，那大桃树上最细的树枝比我们现在的马路还要宽。最后，二位门神跟着我回了家，还替我家看门抓小偷儿呢。为了奖励他们，我决定带他们去逛街。被精心打扮后的门神去逛街会有哪些奇遇呢。</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>2016-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>怪老头儿和门神</t>
+          <t>怪老头儿和魔法房子</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4112-6</t>
+          <t>978-7-5143-4113-3</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4112-6.jpg</t>
+          <t>/barcode/978-7-5143-4113-3.jpg</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>孙幼军, 著</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
-          <t>怪老头儿说怪真怪，大红剪纸上的门神——神荼、郁垒都认识他。大年三十儿和他一起喝酒热闹。黑脸的神荼和绿脸的郁垒以前住在桃树国，那大桃树上最细的树枝比我们现在的马路还要宽。最后，二位门神跟着我回了家，还替我家看门抓小偷儿呢。为了奖励他们，我决定带他们去逛街。被精心打扮后的门神去逛街会有哪些奇遇呢。</t>
+          <t>我是赵新新，怪老头儿是我最要好的朋友。怪老头儿生病了，不吃药不打针，25个炸糕便可让他恢复健康；我用他的传家宝飞天木制作的滑翔机，一下子就破了世界纪录；我带蔡老师去怪老头儿家里做客，怪老头儿会如何招待我们呢？在这座用一摞纸抖出的魔法房子里又会有哪些奇遇呢。</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>2016-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>吞噬星空</t>
+          <t>消失的亚特兰蒂斯</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3546-0</t>
+          <t>978-7-5143-3554-5</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3546-0.jpg</t>
+          <t>/barcode/978-7-5143-3554-5.jpg</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>我吃西红柿, 著</t>
+          <t>黄强，著</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
-        <is>
-[...62 lines deleted...]
-      <c r="E40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">“亚特兰蒂斯”是一个传说中拥有高度文明的古老大陆，却在现代文明出现之前神奇地消失了。2000多年来，关于亚特兰蒂斯的争论一直没有停止过，它真的具备超乎想象的高科技吗？它又是如何毁灭的？它现在在哪儿？小朋友们，让我们跟随铠甲勇士一起出发，去探索亚特兰蒂斯的奥秘吧！
 本系列图书的故事扣人心弦，信息量大，资料详实。在对“亚特兰蒂斯”之谜的各种假说充分分析之后，本书以科学的态度尝试破解这一世界未解之谜，以此激发孩子们探索未知的勇气和力量。
 将孩子们喜爱、熟知的动漫形象和“世界未解之谜”相结合，对于孩子们具有极强的吸引力。孩子们会通过“铠甲勇士之神秘事件簿”成为研究“世界未解之谜”的小专家，从小培养勇敢、坚韧、进取、求真的科学精神。
 </t>
         </is>
       </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>2015-05-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
+          <t>激战百慕大</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>978-7-5143-3553-8</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>/barcode/978-7-5143-3553-8.jpg</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>静寂星海, 著</t>
+        </is>
+      </c>
+      <c r="E39" s="4" t="inlineStr">
+        <is>
+          <t>这是一部以动漫角色为主人公，创作的儿童文学作品。美国东海岸的迈阿密频繁出现异能兽袭击事件，这也引起了铠甲勇士们的注意，而迈阿密正好在那个神秘的百慕大三角附近。国际刑警组织联系了中国的铠甲勇士们，希望他们派人去调查事情背后的阴谋，并协助执法部门打击异能兽犯罪事件。为此铠甲五侠们启动了应急方案，分成两组分别调查近期频发的异能兽袭击事件，看看这些事件与百慕大失踪事件之间有什么关联。经过调查，发现原来幕后黑手又是黑暗影帝，原来，黑暗影帝发现了百慕大三角地带蕴藏有一种神奇的上古元素，拥有统治世界的邪恶能量。铠甲勇士们又一次面临着巨大的挑战。</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>2015-05-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
+          <t>北大精神</t>
+        </is>
+      </c>
+      <c r="B40" s="4" t="inlineStr">
+        <is>
+          <t>978-7-5143-3481-4</t>
+        </is>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>/barcode/978-7-5143-3481-4.jpg</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>吴丕, 刘镇杰, 编著</t>
+        </is>
+      </c>
+      <c r="E40" s="4" t="inlineStr">
+        <is>
+          <t>这是一部关于“北大精神”的剖析性质的文稿。资料详实，分析角度多样，内容通俗易懂。自由、民主、科学、上进的大学精神都是体现在一个个活生生的人物身上，通过对人对事的生动表述，能够让读者自己去领悟什么是真正的北大精神，我们每个人、整个社会，乃至中华民族都需要北大精神。这本书尝试着对“北大精神”进行了全面的剖析。</t>
+        </is>
+      </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>2015-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
           <t>尼斯湖水怪</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-3557-6</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-3557-6.jpg</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>静寂星海, 著</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>这是一部以动漫角色为主人公，创作的儿童文学作品。铠甲勇士炘南收到了一份来自英国“奇异探索协会”的会议邀请函。原来，这个探索协会正在准备一个关于尼斯湖水怪最新发现的研究会议。探索协会的会长威廉博士，最近在尼斯湖采集水样的时候发现了一种奇怪的元素，从这种元素中分离出来的药物注射到小白鼠身上后，小白鼠会在短期内出现巨化现象。威廉会长觉得这个奇怪的元素也许跟尼斯湖中传奇的水怪有关，而那些传说中的水怪会不会是被这种元素巨化后的生物。铠甲勇士们立即展开了调查，一个惊天的秘密正在等着他们。铠甲勇士们又一次面临着巨大的挑战。</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>2015-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>激战百慕大</t>
+          <t>刘真超强222瘦身法</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3553-8</t>
+          <t>978-7-5143-3417-3</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3553-8.jpg</t>
+          <t>/barcode/978-7-5143-3417-3.jpg</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>静寂星海, 著</t>
+          <t>刘真, 著</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
-          <t>这是一部以动漫角色为主人公，创作的儿童文学作品。美国东海岸的迈阿密频繁出现异能兽袭击事件，这也引起了铠甲勇士们的注意，而迈阿密正好在那个神秘的百慕大三角附近。国际刑警组织联系了中国的铠甲勇士们，希望他们派人去调查事情背后的阴谋，并协助执法部门打击异能兽犯罪事件。为此铠甲五侠们启动了应急方案，分成两组分别调查近期频发的异能兽袭击事件，看看这些事件与百慕大失踪事件之间有什么关联。经过调查，发现原来幕后黑手又是黑暗影帝，原来，黑暗影帝发现了百慕大三角地带蕴藏有一种神奇的上古元素，拥有统治世界的邪恶能量。铠甲勇士们又一次面临着巨大的挑战。</t>
+          <t>本书是一本图文并茂的四色健身普及类书籍，讲述了健康的运动瘦身方法。国标舞女王刘真讲述了自己不为人知的成长经历与独家塑身秘籍，汇集了刘真多年来追求美丽的心得与自我训练方法。内容简单精要易行，并经过亚洲物理治疗联盟理事长简文仁修订而成。</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>2015-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>刘真超强222瘦身法</t>
+          <t>吞噬星空</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3417-3</t>
+          <t>978-7-5143-3546-0</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3417-3.jpg</t>
+          <t>/barcode/978-7-5143-3546-0.jpg</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>刘真, 著</t>
+          <t>我吃西红柿, 著</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
-          <t>本书是一本图文并茂的四色健身普及类书籍，讲述了健康的运动瘦身方法。国标舞女王刘真讲述了自己不为人知的成长经历与独家塑身秘籍，汇集了刘真多年来追求美丽的心得与自我训练方法。内容简单精要易行，并经过亚洲物理治疗联盟理事长简文仁修订而成。</t>
+          <t>这是一部科幻题材的少年漫画作品。人类遭受到超级病毒的袭击，损失惨重。有幸逃过一劫的幸存者们发现，自己的身体有了意想不到的变化，几乎每个人的力量、速度、耐力都比以前更强了！就算一个普通人，也能轻易打破过去举重、百米跑的世界纪录。然而，同样中了超级病毒而幸存下来的飞禽走兽更是出现了惊人的变异！而且部分可怕的怪兽，更是进化出了智慧！怪兽群开始攻击人类，传统的武器已经无力抵抗，人类面临着前所未有的危机。一群勇敢的武者努力提升自身的能力，开始了与怪兽抗争，拯救世界的艰险历程。本书内容为该系列故事的第8部分。</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>2015-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>旧图书馆里的秘密</t>
+          <t>卿须怜我我怜卿</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3254-4</t>
+          <t>978-7-5143-3151-6</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3254-4.jpg</t>
+          <t>/barcode/978-7-5143-3151-6.jpg</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>牛油果, 著</t>
+          <t>典心, 著</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>这是一部由知名动画片改编的童话故事书。本书通过“巴啦啦小魔仙”的校园故事将10个经典童话故事按本书的情节巧妙穿插起来。不但能够让孩子看到“巴啦啦小魔仙”的精彩故事，同时可以阅读到世界经典童话故事，一举两得。……美琪、美雪、小蓝和游乐每一天在魔法学院的生活都充满了新奇。激烈的魔法运动会、紧张的考试备战，最重要的则是对封闭的旧图书馆的探索，随着探索的深入，他们发现了隐藏在魔法学院中的惊天大秘密……。</t>
+          <t xml:space="preserve">本书是经典言情小说。讲述了架空的古代背景下，龙门客栈的老板娘龙无双与当朝相爷公孙明德的爱情故事。本书文字流畅，人物塑造生动，情节推进环环相扣，读来温馨热闹。
+</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>2015-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>黑魔仙的阴谋</t>
+          <t>一遇公子误终身</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3255-1</t>
+          <t>978-7-5143-3152-3</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3255-1.jpg</t>
+          <t>/barcode/978-7-5143-3152-3.jpg</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>牛油果, 著</t>
+          <t>典心, 著</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
-          <t>这是一部由知名动画片改编的童话故事书。本书通过“巴啦啦小魔仙”的校园故事将10个经典童话故事按本书的情节巧妙穿插起来。不但能够让孩子看到“巴啦啦小魔仙”的精彩故事，同时可以阅读到世界经典童话故事，一举两得。……理论考试过关的美琪、美雪、小蓝和游乐四人将面对最为关键的考试——冒险形式的实践考试。暗中的黑魔仙希望利用这次考试来控制他们，他们到底能否平安顺利地完成考试呢？</t>
+          <t>本书是经典言情小说。讲述了架空背景下的京城女掌柜钱金金与富商之子严耀玉之间热闹的爱情故事。本书文字流畅，人物塑造生动，情节推进环环相扣，读来温馨热闹。</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>2015-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>舍子花3</t>
+          <t>旧图书馆里的秘密</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3156-1</t>
+          <t>978-7-5143-3254-4</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3156-1.jpg</t>
+          <t>/barcode/978-7-5143-3254-4.jpg</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>鸦栖旱桐, 著</t>
+          <t>牛油果, 著</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
-          <t>独自留学的孤儿崇宗，发现领养自己的，竟是一个活泼爱闹的新家庭。学校里，年轻严厉的班主任、充满敌意的学长，主动提供帮助的学妹，性格古怪的同班男生……这些，都让崇宗的生活陷入巨大的旋涡中！然而这只是一系列麻烦的开端，他和伙伴们所要摧毁的那个组织，仅仅是金字塔最下层的沙砾。崇宗只想与世无争地生活，可是他从一开始，就被当作一颗棋子，被人安排好了命运。于是一系列离奇、冒险、开心的故事开始了。本书内容为该系列故事的第3部分。</t>
+          <t>这是一部由知名动画片改编的童话故事书。本书通过“巴啦啦小魔仙”的校园故事将10个经典童话故事按本书的情节巧妙穿插起来。不但能够让孩子看到“巴啦啦小魔仙”的精彩故事，同时可以阅读到世界经典童话故事，一举两得。……美琪、美雪、小蓝和游乐每一天在魔法学院的生活都充满了新奇。激烈的魔法运动会、紧张的考试备战，最重要的则是对封闭的旧图书馆的探索，随着探索的深入，他们发现了隐藏在魔法学院中的惊天大秘密……。</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>2015-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>一遇公子误终身</t>
+          <t>黑魔仙的阴谋</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3152-3</t>
+          <t>978-7-5143-3255-1</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3152-3.jpg</t>
+          <t>/barcode/978-7-5143-3255-1.jpg</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>典心, 著</t>
+          <t>牛油果, 著</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>本书是经典言情小说。讲述了架空背景下的京城女掌柜钱金金与富商之子严耀玉之间热闹的爱情故事。本书文字流畅，人物塑造生动，情节推进环环相扣，读来温馨热闹。</t>
+          <t>这是一部由知名动画片改编的童话故事书。本书通过“巴啦啦小魔仙”的校园故事将10个经典童话故事按本书的情节巧妙穿插起来。不但能够让孩子看到“巴啦啦小魔仙”的精彩故事，同时可以阅读到世界经典童话故事，一举两得。……理论考试过关的美琪、美雪、小蓝和游乐四人将面对最为关键的考试——冒险形式的实践考试。暗中的黑魔仙希望利用这次考试来控制他们，他们到底能否平安顺利地完成考试呢？</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>2015-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>卿须怜我我怜卿</t>
+          <t>舍子花3</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3151-6</t>
+          <t>978-7-5143-3156-1</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3151-6.jpg</t>
+          <t>/barcode/978-7-5143-3156-1.jpg</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>典心, 著</t>
+          <t>鸦栖旱桐, 著</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">本书是经典言情小说。讲述了架空的古代背景下，龙门客栈的老板娘龙无双与当朝相爷公孙明德的爱情故事。本书文字流畅，人物塑造生动，情节推进环环相扣，读来温馨热闹。
-</t>
+          <t>独自留学的孤儿崇宗，发现领养自己的，竟是一个活泼爱闹的新家庭。学校里，年轻严厉的班主任、充满敌意的学长，主动提供帮助的学妹，性格古怪的同班男生……这些，都让崇宗的生活陷入巨大的旋涡中！然而这只是一系列麻烦的开端，他和伙伴们所要摧毁的那个组织，仅仅是金字塔最下层的沙砾。崇宗只想与世无争地生活，可是他从一开始，就被当作一颗棋子，被人安排好了命运。于是一系列离奇、冒险、开心的故事开始了。本书内容为该系列故事的第3部分。</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>2015-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>海龟大将军</t>
+          <t>全世界只想你来爱我</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-3259-9</t>
+          <t>978-7-5143-2863-9</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-3259-9.jpg</t>
+          <t>/barcode/978-7-5143-2863-9.jpg</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>孙幼军, 著</t>
+          <t>佩佩, 著</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
-          <t>龙王贴出告示，二月初二征召镇海大将军一名，凡体重超过千斤的海龟，皆可前来应征。这可气坏了乐乐的奶奶，本来乐乐足有一千二百斤，结果爸爸妈妈非让他减肥，减肥成功的乐乐只有不到一千斤了，可怎么办呀？没关系，离二月初二还有一个月呢，乐乐天天吃巧克力和曲奇饼，趴在床上一动不动。到了二月初二，乐乐晃晃悠悠一上秤，哎呀！只差七钱！这可怎么办？乐乐能当上大将军吗？</t>
+          <t>这是一本婚恋言情小说。这是一个围城全面失守、情感乱象纷扰的时代：这世界上，还有没有真爱？中年丧夫的她以为自己是最不幸的那个，最后却发现，自己是最幸运的那个。可是没有他曾给予的温暖和爱，她将拿什么温存余生？</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>2015-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
           <t>北京婆婆</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-3245-2</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-3245-2.jpg</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>小丑鱼, 著</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>本书是一本婚恋言情小说。外地在北京打拼的女孩子嫁给了北京本地人，除了高不可企的房价外，她还面临着孩子、工作等等各种问题，当然最要紧的，是和北京婆婆的相处了。当然，日久见人心，她们发展出了比亲生母女还要亲密的关系。</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>2015-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>全世界只想你来爱我</t>
+          <t>海龟大将军</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-2863-9</t>
+          <t>978-7-5143-3259-9</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-2863-9.jpg</t>
+          <t>/barcode/978-7-5143-3259-9.jpg</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>佩佩, 著</t>
+          <t>孙幼军, 著</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
-          <t>这是一本婚恋言情小说。这是一个围城全面失守、情感乱象纷扰的时代：这世界上，还有没有真爱？中年丧夫的她以为自己是最不幸的那个，最后却发现，自己是最幸运的那个。可是没有他曾给予的温暖和爱，她将拿什么温存余生？</t>
+          <t>龙王贴出告示，二月初二征召镇海大将军一名，凡体重超过千斤的海龟，皆可前来应征。这可气坏了乐乐的奶奶，本来乐乐足有一千二百斤，结果爸爸妈妈非让他减肥，减肥成功的乐乐只有不到一千斤了，可怎么办呀？没关系，离二月初二还有一个月呢，乐乐天天吃巧克力和曲奇饼，趴在床上一动不动。到了二月初二，乐乐晃晃悠悠一上秤，哎呀！只差七钱！这可怎么办？乐乐能当上大将军吗？</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>2015-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
           <t>在人生列车上</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-3330-5</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-3330-5.jpg</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">