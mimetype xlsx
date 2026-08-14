--- v0 (2026-06-25)
+++ v1 (2026-08-14)
@@ -329,519 +329,519 @@
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-3983-3.jpg</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>赵敏俐, 著</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>《先秦君子风范》从《尚书》《诗经》《左传》《国语》等中国最早的典籍中取材，勾稽出那些先贤哲人的言行事迹，对他们的文化人格进行一番历史的追怀，供我们今天的人学习借鉴。全书用一个个先秦君子高洁品格的故事，贵族时代的人格理想、世俗生活中的风度举止、立身行事中的道德追求、处世交友中的人格展示、政治舞台上的表现、戎马生涯中的武士精神等六个方面显示了先秦君子的文化人格，为我们今天弘扬中华传统优秀文化，建立社会主义核心价值观提供了很好的大众读物。</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>2016-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>黑色龙之魂</t>
+          <t>吴淡如新说红楼梦</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5047-0</t>
+          <t>978-7-5143-4716-6</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5047-0.jpg</t>
+          <t>/barcode/978-7-5143-4716-6.jpg</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>杨树, 著</t>
+          <t>吴淡如, 著</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。黑暗影帝将龙之魂力量变成了邪恶的黑色龙之魂。风鹰侠在雪山中被黑暗影帝控制了意识，落入魔爪。黑色龙之魂力量侵蚀着风鹰侠，使其发生了黑化，成为了黑暗影帝的爪牙。黑色龙之魂的力量难以控制，它企图侵入黑暗影帝的大脑，欲成为有思想的超能力实体。黑色龙之魂力量不可净化，为了能够保存完整纯净的龙之魂，龙之魂守护者棱齿龙决定毁灭恐龙世界……这一危机，铠甲勇士们该如何化解呢？</t>
+          <t>本书中吴淡如以她自己说故事方式重造红楼，内容变得浅显而易读，非常适合第一次接触《红楼梦》故事的朋友。</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>吴淡如新说红楼梦</t>
+          <t>书法菩提</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4716-6</t>
+          <t>978-7-5143-4802-6</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4716-6.jpg</t>
+          <t>/barcode/978-7-5143-4802-6.jpg</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>吴淡如, 著</t>
+          <t>张晓林, 著</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>本书中吴淡如以她自己说故事方式重造红楼，内容变得浅显而易读，非常适合第一次接触《红楼梦》故事的朋友。</t>
+          <t>本书共八章，讲述宋徽宗赵佶、蔡京、徐铉、林逋、王著、王荆公、司马光、王安石、蔡襄、苏轼、黄庭坚、米芾数十位人物的故事，或为书法文章，或为权力斗争，也是史上一段鲜见的精彩。</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>书法菩提</t>
+          <t>侏罗纪的恐龙</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4802-6</t>
+          <t>978-7-5143-5045-6</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4802-6.jpg</t>
+          <t>/barcode/978-7-5143-5045-6.jpg</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>张晓林, 著</t>
+          <t>杨树, 著</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>本书共八章，讲述宋徽宗赵佶、蔡京、徐铉、林逋、王著、王荆公、司马光、王安石、蔡襄、苏轼、黄庭坚、米芾数十位人物的故事，或为书法文章，或为权力斗争，也是史上一段鲜见的精彩。</t>
+          <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。黑暗影帝利用龙之魂微分子改造了时空，产生了能够跨越平行宇宙的能力。龙之魂微分子升级成为了宇宙通行石，黑暗影帝到达了另一个平行时空的侏罗纪，并与那里的黑暗影帝联手，企图称霸侏罗纪。在平行宇宙中的铠甲勇士们不敌两个黑暗影帝，所以那里的剑龙来寻求铠甲勇士们的帮助……正义与邪恶之间的战斗又将打响。</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>蒋介石父子1949危机档案</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5261-0</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5261-0.jpg</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>王丰, 著</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>本书是关于蒋介石、蒋经国父子的传记。以蒋氏父子家书、国民党高层往来函电等鲜为人知的史料和纪实笔法，再现1945～1949年的那段历史。主要内容有：蒋介石从苏联接回蒋经国，安排儿子当接班人的心思剖析；蒋经国从苏联回到赣南，再到台湾的经验转折，初涉政坛频频受挫；”金圆券政策”拖垮国民党；蒋经国”上海打老虎”引发家族风暴；蒋介石父子败退台湾，将国家黄金储备、故宫和博物馆文物运到台湾。</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>国民党人物春秋</t>
+          <t>黑色龙之魂</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5307-5</t>
+          <t>978-7-5143-5047-0</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5307-5.jpg</t>
+          <t>/barcode/978-7-5143-5047-0.jpg</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>《环球人物》杂志社, 编</t>
+          <t>杨树, 著</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>本书是由《环球人物》杂志内容选辑而成，共收23篇文章。主要描述20世纪中国国民党一些政治人物的人生片段，探求发生在这一历史时期的一些重要事件的来龙去脉，如姐妹保镖两救孙中山、宋教仁遇刺背后的隐情、宋子文曾想取代蒋介石等。</t>
+          <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。黑暗影帝将龙之魂力量变成了邪恶的黑色龙之魂。风鹰侠在雪山中被黑暗影帝控制了意识，落入魔爪。黑色龙之魂力量侵蚀着风鹰侠，使其发生了黑化，成为了黑暗影帝的爪牙。黑色龙之魂的力量难以控制，它企图侵入黑暗影帝的大脑，欲成为有思想的超能力实体。黑色龙之魂力量不可净化，为了能够保存完整纯净的龙之魂，龙之魂守护者棱齿龙决定毁灭恐龙世界……这一危机，铠甲勇士们该如何化解呢？</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>白垩纪恐龙大战</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5046-3</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5046-3.jpg</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>杨树, 著</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。铠甲勇士们在参观人工智能展的时候，展馆内突然变身的智能恐龙——钢铁巨兽龙向他们发动了突然袭击。对手过于强悍，黑犀侠和地虎侠的铠甲被打坏，铠甲勇士们边战边退，眼看就要被钢铁巨兽龙吞噬。关键时刻，凭空出现了战斗力超强的白垩纪恐龙军团，帮助铠甲勇士将钢铁巨兽龙击退。钢铁巨兽龙从何而来？白垩纪恐龙军团又是从何而来？这里面有着怎样的阴谋，怎样的秘密？看铠甲勇士们如何找出答案，进入白垩纪化解恐龙大战的危机。</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>侏罗纪的恐龙</t>
+          <t>国民党人物春秋</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5045-6</t>
+          <t>978-7-5143-5307-5</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5045-6.jpg</t>
+          <t>/barcode/978-7-5143-5307-5.jpg</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>杨树, 著</t>
+          <t>《环球人物》杂志社, 编</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>这是一部由知名动画形象——铠甲勇士演绎的儿童文学作品。黑暗影帝利用龙之魂微分子改造了时空，产生了能够跨越平行宇宙的能力。龙之魂微分子升级成为了宇宙通行石，黑暗影帝到达了另一个平行时空的侏罗纪，并与那里的黑暗影帝联手，企图称霸侏罗纪。在平行宇宙中的铠甲勇士们不敌两个黑暗影帝，所以那里的剑龙来寻求铠甲勇士们的帮助……正义与邪恶之间的战斗又将打响。</t>
+          <t>本书是由《环球人物》杂志内容选辑而成，共收23篇文章。主要描述20世纪中国国民党一些政治人物的人生片段，探求发生在这一历史时期的一些重要事件的来龙去脉，如姐妹保镖两救孙中山、宋教仁遇刺背后的隐情、宋子文曾想取代蒋介石等。</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2016-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>小小巨人</t>
+          <t>笨笨熊和聪明兔02</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4844-6</t>
+          <t>978-7-5143-4848-4</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4844-6.jpg</t>
+          <t>/barcode/978-7-5143-4848-4.jpg</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>肖定丽, 著</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
-          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，讲述了巨人国里的小不点儿芝麻身边发生的故事。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
+          <t>本书是一本适合低幼儿童阅读的童话故事集，由多个独立小故事构成，故事诙谐生动，充满童趣童心，符合低幼读者的阅读节奏，具有很强的可读性和文学性。</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>笨笨熊和聪明兔02</t>
+          <t>戴望舒作品集</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4848-4</t>
+          <t>978-7-5143-4288-8</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4848-4.jpg</t>
+          <t>/barcode/978-7-5143-4288-8.jpg</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>肖定丽, 著</t>
+          <t>戴望舒, 著</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>本书是一本适合低幼儿童阅读的童话故事集，由多个独立小故事构成，故事诙谐生动，充满童趣童心，符合低幼读者的阅读节奏，具有很强的可读性和文学性。</t>
+          <t>戴望舒1928年发表在19卷8号《小说月报》上的诗歌《雨巷》，为他赢得了“雨巷诗人”的美誉。本书精选最能代表戴望舒艺术水平的散文、诗歌及小说70余篇。</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>耳朵大出逃</t>
+          <t>猫猫小姐01</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5032-6</t>
+          <t>978-7-5143-5237-5</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5032-6.jpg</t>
+          <t>/barcode/978-7-5143-5237-5.jpg</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>杨鹏, 著</t>
+          <t>肖定丽, 著</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>这本书是著名儿童文学家杨鹏精心创作的一部童话故事集，包含了《木木和小火龙》、《果冻小人儿》等五个有趣的小故事。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
+          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，包含多个独立的小故事。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>大嘴巴鳄鱼</t>
+          <t>猫猫小姐02</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4846-0</t>
+          <t>978-7-5143-5243-6</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4846-0.jpg</t>
+          <t>/barcode/978-7-5143-5243-6.jpg</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>肖定丽, 著</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t>本书系著名少儿作家肖定丽精心创作的童话故事集。全书由15个独立小故事组成，每个小故事精简在千字左右，文风清新活泼，诙谐幽默，故事性强，贴近儿童生活，符合儿童身心特点，对低幼读者有很强的吸引力。</t>
+          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，包含多个独立的小故事。本书区别于四色印刷的版本，为单色版本。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>猫猫小姐01</t>
+          <t>小小巨人</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5237-5</t>
+          <t>978-7-5143-4844-6</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5237-5.jpg</t>
+          <t>/barcode/978-7-5143-4844-6.jpg</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>肖定丽, 著</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，包含多个独立的小故事。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
+          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，讲述了巨人国里的小不点儿芝麻身边发生的故事。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>戴望舒作品集</t>
+          <t>耳朵大出逃</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4288-8</t>
+          <t>978-7-5143-5032-6</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4288-8.jpg</t>
+          <t>/barcode/978-7-5143-5032-6.jpg</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>戴望舒, 著</t>
+          <t>杨鹏, 著</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>戴望舒1928年发表在19卷8号《小说月报》上的诗歌《雨巷》，为他赢得了“雨巷诗人”的美誉。本书精选最能代表戴望舒艺术水平的散文、诗歌及小说70余篇。</t>
+          <t>这本书是著名儿童文学家杨鹏精心创作的一部童话故事集，包含了《木木和小火龙》、《果冻小人儿》等五个有趣的小故事。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>淘淘熊和小精灵1</t>
+          <t>大嘴巴鳄鱼</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-4847-7</t>
+          <t>978-7-5143-4846-0</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-4847-7.jpg</t>
+          <t>/barcode/978-7-5143-4846-0.jpg</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>肖定丽, 著</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，讲述淘淘熊和小精灵的有趣故事，是一本适合低年级儿童阅读的读物。故事生动有趣，充满童心，符合低幼读者的阅读节奏，具有很强的可读性和文学性。</t>
+          <t>本书系著名少儿作家肖定丽精心创作的童话故事集。全书由15个独立小故事组成，每个小故事精简在千字左右，文风清新活泼，诙谐幽默，故事性强，贴近儿童生活，符合儿童身心特点，对低幼读者有很强的吸引力。</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>猫猫小姐02</t>
+          <t>淘淘熊和小精灵1</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>978-7-5143-5243-6</t>
+          <t>978-7-5143-4847-7</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>/barcode/978-7-5143-5243-6.jpg</t>
+          <t>/barcode/978-7-5143-4847-7.jpg</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>肖定丽, 著</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，包含多个独立的小故事。本书区别于四色印刷的版本，为单色版本。书稿生动活泼，充满童趣，符合儿童阅读节奏和心理特征；这些童话的主题，都与友情、分享、智慧、幸福相关，读者能够在阅读中体会到爱与关怀，从而引导他们健康、快乐地成长。</t>
+          <t>本书是著名儿童文学家肖定丽精心创作的一部童话故事集，讲述淘淘熊和小精灵的有趣故事，是一本适合低年级儿童阅读的读物。故事生动有趣，充满童心，符合低幼读者的阅读节奏，具有很强的可读性和文学性。</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>2016-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>我的世界都是你</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>978-7-5143-5097-5</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>/barcode/978-7-5143-5097-5.jpg</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">